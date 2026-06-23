--- v0 (2025-12-05)
+++ v1 (2026-06-23)
@@ -13,58 +13,58 @@
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/comments1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/comments2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/comments3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/comments4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/comments5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/comments6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="27830"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="G:\共有ドライブ\02_各担当\山本\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\conv1\Desktop\新しいフォルダー\MICE関係\申請書類\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{EF5AD31E-9686-4938-89BA-82F1BBA08075}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{18A2815A-8957-44DF-8627-C134FBC7E294}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="20730" windowHeight="11040" tabRatio="863" xr2:uid="{2A93326E-DC17-46FF-8094-370036A71EBD}"/>
   </bookViews>
   <sheets>
     <sheet name="申請書１号様式" sheetId="1" r:id="rId1"/>
     <sheet name="１号様式の２" sheetId="2" r:id="rId2"/>
     <sheet name="予算書２号様式" sheetId="3" r:id="rId3"/>
     <sheet name="変更申請書３号様式" sheetId="4" r:id="rId4"/>
     <sheet name="申請取下届４号様式" sheetId="5" r:id="rId5"/>
     <sheet name="実施報告書５号様式" sheetId="6" r:id="rId6"/>
     <sheet name="実績書類６号様式" sheetId="7" r:id="rId7"/>
     <sheet name="交付申請７号様式" sheetId="8" r:id="rId8"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="1">'１号様式の２'!$A$1:$K$32</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="7">交付申請７号様式!$A$1:$K$41</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="5">実施報告書５号様式!$A$1:$K$40</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="6">実績書類６号様式!$A$1:$K$42</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="2">予算書２号様式!$A$1:$K$41</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
@@ -163,236 +163,236 @@
         </r>
         <r>
           <rPr>
             <b/>
             <sz val="12"/>
             <color indexed="81"/>
             <rFont val="MS P ゴシック"/>
             <family val="3"/>
             <charset val="128"/>
           </rPr>
           <t>　西暦で入力
 　例　2020/05/01</t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/comments2.xml><?xml version="1.0" encoding="utf-8"?>
 <comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr">
   <authors>
     <author>CONV12-TO</author>
   </authors>
   <commentList>
-    <comment ref="H2" authorId="0" shapeId="0" xr:uid="{05BD4767-8615-4AF6-A1DC-6680E64A2D94}">
+    <comment ref="H2" authorId="0" shapeId="0" xr:uid="{F2B9DDAB-298F-415E-9A3A-0A8EBE407135}">
       <text>
         <r>
           <rPr>
             <b/>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="MS P ゴシック"/>
             <family val="3"/>
             <charset val="128"/>
           </rPr>
           <t xml:space="preserve">
 </t>
         </r>
         <r>
           <rPr>
             <b/>
             <sz val="12"/>
             <color indexed="81"/>
             <rFont val="MS P ゴシック"/>
             <family val="3"/>
             <charset val="128"/>
           </rPr>
           <t>　西暦で入力
 　例　2020/05/01</t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/comments3.xml><?xml version="1.0" encoding="utf-8"?>
 <comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr">
   <authors>
     <author>CONV12-TO</author>
   </authors>
   <commentList>
-    <comment ref="H2" authorId="0" shapeId="0" xr:uid="{59428671-0C65-4041-A806-A69ADBE437A1}">
+    <comment ref="H2" authorId="0" shapeId="0" xr:uid="{DE658AD1-E52F-4D61-A989-1A40CAA883E0}">
       <text>
         <r>
           <rPr>
             <b/>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="MS P ゴシック"/>
             <family val="3"/>
             <charset val="128"/>
           </rPr>
           <t xml:space="preserve">
 </t>
         </r>
         <r>
           <rPr>
             <b/>
             <sz val="12"/>
             <color indexed="81"/>
             <rFont val="MS P ゴシック"/>
             <family val="3"/>
             <charset val="128"/>
           </rPr>
           <t>　西暦で入力
 　例　2020/05/01</t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/comments4.xml><?xml version="1.0" encoding="utf-8"?>
 <comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr">
   <authors>
     <author>CONV12-TO</author>
   </authors>
   <commentList>
-    <comment ref="H2" authorId="0" shapeId="0" xr:uid="{6D487F1E-DBF5-4F1C-A847-FD1FD82418D0}">
+    <comment ref="H2" authorId="0" shapeId="0" xr:uid="{81BCF000-74B8-44F1-ABD8-80221C49BEE3}">
       <text>
         <r>
           <rPr>
             <b/>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="MS P ゴシック"/>
             <family val="3"/>
             <charset val="128"/>
           </rPr>
           <t xml:space="preserve">
 </t>
         </r>
         <r>
           <rPr>
             <b/>
             <sz val="12"/>
             <color indexed="81"/>
             <rFont val="MS P ゴシック"/>
             <family val="3"/>
             <charset val="128"/>
           </rPr>
           <t>　西暦で入力
 　例　2020/05/01</t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/comments5.xml><?xml version="1.0" encoding="utf-8"?>
 <comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr">
   <authors>
     <author>CONV12-TO</author>
   </authors>
   <commentList>
-    <comment ref="H2" authorId="0" shapeId="0" xr:uid="{5034BFD6-00E7-4E33-86FE-06C0AF4B4CDB}">
+    <comment ref="H2" authorId="0" shapeId="0" xr:uid="{A1E50807-3420-4554-84B9-B42361C34FAE}">
       <text>
         <r>
           <rPr>
             <b/>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="MS P ゴシック"/>
             <family val="3"/>
             <charset val="128"/>
           </rPr>
           <t xml:space="preserve">
 </t>
         </r>
         <r>
           <rPr>
             <b/>
             <sz val="12"/>
             <color indexed="81"/>
             <rFont val="MS P ゴシック"/>
             <family val="3"/>
             <charset val="128"/>
           </rPr>
           <t>　西暦で入力
 　例　2020/05/01</t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/comments6.xml><?xml version="1.0" encoding="utf-8"?>
 <comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr">
   <authors>
     <author>CONV12-TO</author>
   </authors>
   <commentList>
-    <comment ref="H2" authorId="0" shapeId="0" xr:uid="{7B256C5A-0DE5-46B3-8936-9F683834FF15}">
+    <comment ref="H2" authorId="0" shapeId="0" xr:uid="{0D352DAB-A109-4F2A-9F95-EF769C0CCB99}">
       <text>
         <r>
           <rPr>
             <b/>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="MS P ゴシック"/>
             <family val="3"/>
             <charset val="128"/>
           </rPr>
           <t xml:space="preserve">
 </t>
         </r>
         <r>
           <rPr>
             <b/>
             <sz val="12"/>
             <color indexed="81"/>
             <rFont val="MS P ゴシック"/>
             <family val="3"/>
             <charset val="128"/>
           </rPr>
           <t>　西暦で入力
 　例　2020/05/01</t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="250" uniqueCount="143">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="256" uniqueCount="144">
   <si>
     <t>申請者（主催団体）</t>
     <rPh sb="0" eb="2">
       <t>シンセイ</t>
     </rPh>
     <rPh sb="2" eb="3">
       <t>シャ</t>
     </rPh>
     <rPh sb="4" eb="6">
       <t>シュサイ</t>
     </rPh>
     <rPh sb="6" eb="8">
       <t>ダンタイ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>所在地</t>
     <rPh sb="0" eb="3">
       <t>ショザイチ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>〒</t>
@@ -2247,56 +2247,78 @@
   </si>
   <si>
     <t>　　※サービスの提供を希望する場合は次項も記入してください。</t>
     <rPh sb="8" eb="10">
       <t>テイキョウ</t>
     </rPh>
     <rPh sb="11" eb="13">
       <t>キボウ</t>
     </rPh>
     <rPh sb="15" eb="17">
       <t>バアイ</t>
     </rPh>
     <rPh sb="18" eb="20">
       <t>ジコウ</t>
     </rPh>
     <rPh sb="21" eb="23">
       <t>キニュウ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>　                 　　　　　　㊞</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
-    <t>　会長　橋爪 政吉　　様</t>
+    <t>　会長　鈴木　健一　　様</t>
     <rPh sb="1" eb="3">
       <t>カイチョウ</t>
     </rPh>
+    <rPh sb="4" eb="6">
+      <t>スズキ</t>
+    </rPh>
+    <rPh sb="7" eb="9">
+      <t>ケンイチ</t>
+    </rPh>
     <rPh sb="11" eb="12">
       <t>サマ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>令和8年月日</t>
+    <rPh sb="0" eb="2">
+      <t>レイワ</t>
+    </rPh>
+    <rPh sb="3" eb="4">
+      <t>ネン</t>
+    </rPh>
+    <rPh sb="4" eb="5">
+      <t>ツキ</t>
+    </rPh>
+    <rPh sb="5" eb="6">
+      <t>ヒ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="176" formatCode="[$]ggge&quot;年&quot;m&quot;月&quot;d&quot;日&quot;;@" x16r2:formatCode16="[$-ja-JP-x-gannen]ggge&quot;年&quot;m&quot;月&quot;d&quot;日&quot;;@"/>
     <numFmt numFmtId="177" formatCode="#,##0_ "/>
   </numFmts>
   <fonts count="8">
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="ＭＳ 明朝"/>
       <family val="2"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="6"/>
       <name val="ＭＳ 明朝"/>
       <family val="2"/>
       <charset val="128"/>
@@ -2517,51 +2539,51 @@
       </right>
       <top/>
       <bottom style="hair">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="dotted">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="91">
+  <cellXfs count="89">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="3" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
@@ -2811,56 +2833,50 @@
       <alignment vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" justifyLastLine="1" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" justifyLastLine="1" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" justifyLastLine="1" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="15" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1" shrinkToFit="1"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" indent="1" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="12" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="255" shrinkToFit="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="標準" xfId="0" builtinId="0"/>
     <cellStyle name="標準 3" xfId="1" xr:uid="{19853B1A-2035-4A2C-B68A-73FA5CE4BE11}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
@@ -3201,52 +3217,52 @@
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{3D4BE75D-9688-4C43-BFB1-D29DD7974162}">
   <dimension ref="A1:K45"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
     <col min="1" max="1" width="2.75" customWidth="1"/>
     <col min="10" max="10" width="8.625" customWidth="1"/>
     <col min="11" max="11" width="2.75" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
       <c r="F2" s="1"/>
       <c r="G2" s="1"/>
-      <c r="H2" s="22">
-        <v>45474</v>
+      <c r="H2" s="22" t="s">
+        <v>143</v>
       </c>
       <c r="I2" s="23"/>
       <c r="J2" s="23"/>
     </row>
     <row r="4" spans="1:10">
       <c r="A4" s="18" t="s">
         <v>83</v>
       </c>
       <c r="B4" s="18"/>
       <c r="C4" s="18"/>
       <c r="D4" s="18"/>
       <c r="E4" s="18"/>
       <c r="F4" s="18"/>
     </row>
     <row r="5" spans="1:10">
       <c r="A5" s="18" t="s">
         <v>142</v>
       </c>
       <c r="B5" s="18"/>
       <c r="C5" s="18"/>
       <c r="D5" s="18"/>
       <c r="E5" s="18"/>
       <c r="F5" s="18"/>
     </row>
     <row r="8" spans="1:10" ht="21" customHeight="1">
@@ -4862,52 +4878,52 @@
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{4BA0A9D0-385C-4077-9F78-362D05221276}">
   <dimension ref="A1:K43"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
     <col min="1" max="1" width="2.75" customWidth="1"/>
     <col min="10" max="10" width="8.625" customWidth="1"/>
     <col min="11" max="11" width="2.75" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
       <c r="F2" s="1"/>
       <c r="G2" s="1"/>
-      <c r="H2" s="22">
-        <v>45474</v>
+      <c r="H2" s="22" t="s">
+        <v>143</v>
       </c>
       <c r="I2" s="23"/>
       <c r="J2" s="23"/>
     </row>
     <row r="4" spans="1:10">
       <c r="A4" s="18" t="s">
         <v>83</v>
       </c>
       <c r="B4" s="18"/>
       <c r="C4" s="18"/>
       <c r="D4" s="18"/>
       <c r="E4" s="18"/>
       <c r="F4" s="18"/>
     </row>
     <row r="5" spans="1:10">
       <c r="A5" s="18" t="s">
         <v>142</v>
       </c>
       <c r="B5" s="18"/>
       <c r="C5" s="18"/>
       <c r="D5" s="18"/>
       <c r="E5" s="18"/>
       <c r="F5" s="18"/>
     </row>
     <row r="8" spans="1:10" ht="21" customHeight="1">
@@ -5349,62 +5365,62 @@
   <phoneticPr fontId="1"/>
   <pageMargins left="0.98425196850393704" right="0.19685039370078741" top="0.39370078740157483" bottom="0.59055118110236227" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="98" orientation="portrait" r:id="rId1"/>
   <legacyDrawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B75D684D-61F1-41FB-ACB3-5425CA95C7F2}">
   <dimension ref="A1:K43"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
     <col min="1" max="1" width="2.75" customWidth="1"/>
     <col min="10" max="10" width="8.625" customWidth="1"/>
     <col min="11" max="11" width="2.75" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" t="s">
         <v>95</v>
       </c>
     </row>
-    <row r="2" spans="1:10">
+    <row r="2" spans="1:10" ht="14.25" customHeight="1">
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
       <c r="F2" s="1"/>
       <c r="G2" s="1"/>
-      <c r="H2" s="86">
-[...3 lines deleted...]
-      <c r="J2" s="87"/>
+      <c r="H2" s="22" t="s">
+        <v>143</v>
+      </c>
+      <c r="I2" s="23"/>
+      <c r="J2" s="23"/>
     </row>
     <row r="4" spans="1:10">
       <c r="A4" s="18" t="s">
         <v>83</v>
       </c>
       <c r="B4" s="18"/>
       <c r="C4" s="18"/>
       <c r="D4" s="18"/>
       <c r="E4" s="18"/>
       <c r="F4" s="18"/>
     </row>
     <row r="5" spans="1:10">
       <c r="A5" s="18" t="s">
         <v>142</v>
       </c>
       <c r="B5" s="18"/>
       <c r="C5" s="18"/>
       <c r="D5" s="18"/>
       <c r="E5" s="18"/>
       <c r="F5" s="18"/>
     </row>
     <row r="8" spans="1:10" ht="21" customHeight="1">
       <c r="D8" s="18" t="s">
         <v>0</v>
       </c>
@@ -5846,52 +5862,52 @@
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C97A608E-9705-46FF-9A91-A85C03B7704B}">
   <dimension ref="A1:K40"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
     <col min="1" max="1" width="2.75" customWidth="1"/>
     <col min="10" max="10" width="8.625" customWidth="1"/>
     <col min="11" max="11" width="2.75" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
       <c r="F2" s="1"/>
       <c r="G2" s="1"/>
-      <c r="H2" s="22">
-        <v>45474</v>
+      <c r="H2" s="22" t="s">
+        <v>143</v>
       </c>
       <c r="I2" s="23"/>
       <c r="J2" s="23"/>
     </row>
     <row r="4" spans="1:10">
       <c r="A4" s="18" t="s">
         <v>83</v>
       </c>
       <c r="B4" s="18"/>
       <c r="C4" s="18"/>
       <c r="D4" s="18"/>
       <c r="E4" s="18"/>
       <c r="F4" s="18"/>
     </row>
     <row r="5" spans="1:10">
       <c r="A5" s="18" t="s">
         <v>142</v>
       </c>
       <c r="B5" s="18"/>
       <c r="C5" s="18"/>
       <c r="D5" s="18"/>
       <c r="E5" s="18"/>
       <c r="F5" s="18"/>
     </row>
     <row r="8" spans="1:10" ht="21" customHeight="1">
@@ -6360,59 +6376,59 @@
   <phoneticPr fontId="1"/>
   <pageMargins left="0.98425196850393704" right="0.19685039370078741" top="0.39370078740157483" bottom="0.59055118110236227" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <legacyDrawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{418A6592-8D96-40BE-9108-9CAE43B13896}">
   <dimension ref="A1:K42"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
     <col min="1" max="1" width="2.75" customWidth="1"/>
     <col min="10" max="10" width="8.625" customWidth="1"/>
     <col min="11" max="11" width="2.75" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" t="s">
         <v>111</v>
       </c>
     </row>
-    <row r="2" spans="1:10">
+    <row r="2" spans="1:10" ht="14.25" customHeight="1">
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
       <c r="F2" s="1"/>
       <c r="G2" s="1"/>
-      <c r="H2" s="22">
-        <v>45474</v>
+      <c r="H2" s="22" t="s">
+        <v>143</v>
       </c>
       <c r="I2" s="23"/>
       <c r="J2" s="23"/>
     </row>
     <row r="4" spans="1:10">
       <c r="A4" s="18" t="s">
         <v>83</v>
       </c>
       <c r="B4" s="18"/>
       <c r="C4" s="18"/>
       <c r="D4" s="18"/>
       <c r="E4" s="18"/>
       <c r="F4" s="18"/>
     </row>
     <row r="5" spans="1:10">
       <c r="A5" s="18" t="s">
         <v>142</v>
       </c>
       <c r="B5" s="18"/>
       <c r="C5" s="18"/>
       <c r="D5" s="18"/>
       <c r="E5" s="18"/>
       <c r="F5" s="18"/>
     </row>
     <row r="7" spans="1:10" ht="7.15" customHeight="1"/>
@@ -6589,69 +6605,69 @@
     </row>
     <row r="24" spans="1:11" ht="7.15" customHeight="1"/>
     <row r="25" spans="1:11" ht="21" customHeight="1">
       <c r="A25" s="31" t="s">
         <v>9</v>
       </c>
       <c r="B25" s="31"/>
       <c r="C25" s="31"/>
       <c r="D25" s="31"/>
       <c r="E25" s="31"/>
       <c r="F25" s="31"/>
       <c r="G25" s="31"/>
       <c r="H25" s="31"/>
       <c r="I25" s="31"/>
       <c r="J25" s="31"/>
       <c r="K25" s="31"/>
     </row>
     <row r="26" spans="1:11" ht="7.15" customHeight="1"/>
     <row r="27" spans="1:11" ht="27" customHeight="1">
       <c r="A27" s="3"/>
       <c r="B27" s="25" t="s">
         <v>22</v>
       </c>
       <c r="C27" s="25"/>
       <c r="D27" s="25"/>
-      <c r="E27" s="88">
+      <c r="E27" s="86">
         <f>+申請書１号様式!E30</f>
         <v>0</v>
       </c>
       <c r="F27" s="25"/>
       <c r="G27" s="25"/>
       <c r="H27" s="25"/>
       <c r="I27" s="25"/>
       <c r="J27" s="25"/>
       <c r="K27" s="4"/>
     </row>
     <row r="28" spans="1:11" ht="27" customHeight="1">
       <c r="A28" s="3"/>
       <c r="B28" s="25" t="s">
         <v>10</v>
       </c>
       <c r="C28" s="25"/>
       <c r="D28" s="25"/>
-      <c r="E28" s="88" t="str">
+      <c r="E28" s="86" t="str">
         <f>+申請書１号様式!E32</f>
         <v>　令和　　年　　月　　日（　）～　　月　　日（　）</v>
       </c>
       <c r="F28" s="25"/>
       <c r="G28" s="25"/>
       <c r="H28" s="25"/>
       <c r="I28" s="25"/>
       <c r="J28" s="25"/>
       <c r="K28" s="4"/>
     </row>
     <row r="29" spans="1:11" ht="27" customHeight="1">
       <c r="A29" s="5"/>
       <c r="B29" s="38" t="s">
         <v>12</v>
       </c>
       <c r="C29" s="38"/>
       <c r="D29" s="39"/>
       <c r="E29" s="61">
         <f>+申請書１号様式!E33</f>
         <v>0</v>
       </c>
       <c r="F29" s="38"/>
       <c r="G29" s="38"/>
       <c r="H29" s="38"/>
       <c r="I29" s="38"/>
@@ -6923,59 +6939,59 @@
   <legacyDrawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{FAFF54FF-DF12-4A30-86A8-937679DDDAA8}">
   <dimension ref="A1:K41"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
     <col min="1" max="1" width="4" customWidth="1"/>
     <col min="2" max="2" width="8.75" customWidth="1"/>
     <col min="4" max="4" width="7.625" customWidth="1"/>
     <col min="5" max="5" width="8.75" customWidth="1"/>
     <col min="10" max="10" width="8.625" customWidth="1"/>
     <col min="11" max="11" width="2.75" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" t="s">
         <v>128</v>
       </c>
     </row>
-    <row r="2" spans="1:10">
+    <row r="2" spans="1:10" ht="14.25" customHeight="1">
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
       <c r="F2" s="1"/>
       <c r="G2" s="1"/>
-      <c r="H2" s="22">
-        <v>45474</v>
+      <c r="H2" s="22" t="s">
+        <v>143</v>
       </c>
       <c r="I2" s="23"/>
       <c r="J2" s="23"/>
     </row>
     <row r="4" spans="1:10">
       <c r="A4" s="18" t="s">
         <v>83</v>
       </c>
       <c r="B4" s="18"/>
       <c r="C4" s="18"/>
       <c r="D4" s="18"/>
       <c r="E4" s="18"/>
       <c r="F4" s="18"/>
     </row>
     <row r="5" spans="1:10">
       <c r="A5" s="18" t="s">
         <v>142</v>
       </c>
       <c r="B5" s="18"/>
       <c r="C5" s="18"/>
       <c r="D5" s="18"/>
       <c r="E5" s="18"/>
       <c r="F5" s="18"/>
     </row>
     <row r="8" spans="1:10" ht="21" customHeight="1">
@@ -7162,113 +7178,113 @@
       <c r="I25" s="18"/>
       <c r="J25" s="18"/>
     </row>
     <row r="27" spans="1:11" ht="21" customHeight="1">
       <c r="A27" s="31" t="s">
         <v>9</v>
       </c>
       <c r="B27" s="31"/>
       <c r="C27" s="31"/>
       <c r="D27" s="31"/>
       <c r="E27" s="31"/>
       <c r="F27" s="31"/>
       <c r="G27" s="31"/>
       <c r="H27" s="31"/>
       <c r="I27" s="31"/>
       <c r="J27" s="31"/>
       <c r="K27" s="31"/>
     </row>
     <row r="28" spans="1:11" ht="7.15" customHeight="1"/>
     <row r="29" spans="1:11" ht="28.9" customHeight="1">
       <c r="A29" s="62" t="s">
         <v>22</v>
       </c>
       <c r="B29" s="63"/>
       <c r="C29" s="63"/>
-      <c r="D29" s="89"/>
-      <c r="E29" s="88">
+      <c r="D29" s="87"/>
+      <c r="E29" s="86">
         <f>+申請書１号様式!E30</f>
         <v>0</v>
       </c>
       <c r="F29" s="25"/>
       <c r="G29" s="25"/>
       <c r="H29" s="25"/>
       <c r="I29" s="25"/>
       <c r="J29" s="25"/>
       <c r="K29" s="4"/>
     </row>
     <row r="30" spans="1:11" ht="28.9" customHeight="1">
       <c r="A30" s="62" t="s">
         <v>132</v>
       </c>
       <c r="B30" s="63" t="s">
         <v>132</v>
       </c>
       <c r="C30" s="63"/>
-      <c r="D30" s="89"/>
+      <c r="D30" s="87"/>
       <c r="E30" s="26"/>
       <c r="F30" s="27"/>
       <c r="G30" s="27"/>
       <c r="H30" s="27"/>
       <c r="I30" s="27"/>
       <c r="J30" s="27"/>
       <c r="K30" s="14"/>
     </row>
     <row r="31" spans="1:11" ht="28.9" customHeight="1">
-      <c r="A31" s="90" t="s">
+      <c r="A31" s="88" t="s">
         <v>133</v>
       </c>
       <c r="B31" s="69" t="s">
         <v>134</v>
       </c>
       <c r="C31" s="69"/>
       <c r="D31" s="69"/>
       <c r="E31" s="26"/>
       <c r="F31" s="27"/>
       <c r="G31" s="27"/>
       <c r="H31" s="27"/>
       <c r="I31" s="27"/>
       <c r="J31" s="27"/>
       <c r="K31" s="14"/>
     </row>
     <row r="32" spans="1:11" ht="28.9" customHeight="1">
-      <c r="A32" s="90"/>
+      <c r="A32" s="88"/>
       <c r="B32" s="69" t="s">
         <v>135</v>
       </c>
       <c r="C32" s="69"/>
       <c r="D32" s="69"/>
       <c r="E32" s="26"/>
       <c r="F32" s="27"/>
       <c r="G32" s="27"/>
       <c r="H32" s="27"/>
       <c r="I32" s="27"/>
       <c r="J32" s="27"/>
       <c r="K32" s="14"/>
     </row>
     <row r="33" spans="1:11" ht="28.9" customHeight="1">
-      <c r="A33" s="90"/>
+      <c r="A33" s="88"/>
       <c r="B33" s="68" t="s">
         <v>136</v>
       </c>
       <c r="C33" s="68"/>
       <c r="D33" s="68"/>
       <c r="E33" s="26"/>
       <c r="F33" s="27"/>
       <c r="G33" s="27"/>
       <c r="H33" s="27"/>
       <c r="I33" s="27"/>
       <c r="J33" s="27"/>
       <c r="K33" s="14"/>
     </row>
     <row r="34" spans="1:11" ht="28.9" customHeight="1">
       <c r="A34" s="51" t="s">
         <v>61</v>
       </c>
       <c r="B34" s="52" t="s">
         <v>132</v>
       </c>
       <c r="C34" s="52"/>
       <c r="D34" s="53"/>
       <c r="E34" s="32"/>
       <c r="F34" s="33"/>
       <c r="G34" s="33"/>